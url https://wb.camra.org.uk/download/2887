--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -55,51 +55,51 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:fill="797979"/>
         </w:rPr>
         <w:t xml:space="preserve">Campaign</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:430pt; height:331pt; margin-left:-1pt; margin-top:-1pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line; z-index:-2147483647;">
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">What’s Brewing is highlighting key moments from Members’ Weekend 2026 in St Albans. Watch campaigns and communications director Catherine Tonry (above) present this year's Branch Magazine of the Year Award below.  </w:t>
+        <w:t xml:space="preserve">What’s Brewing is highlighting key moments from Members’ Weekend 2026 in St Albans. Watch campaigns and communications director Catherine Tonry present this year's Branch Magazine of the Year Award below.   Who won what Runner up: London Drinker, London branches, edited by Tony Hedger. Judges said the magazine had good images, featured a mixture of events, people and pubs with relevant descriptions. At 52 pages it is a giant CAMRA magazine, with judges commenting it must be a full-time job keeping it up to date.   Bronze: Nottingham Drinker, Nottingham branch, edited by Danielle Jeffery. Judges praised this magazine for mentions of all brewery liaison officers, its LocAle promotion and strong focus on stouts and porters. It’s a strong magazine with a mixture of articles detailing local and wider interest that engages the reader.  Silver: Pints West, Bristol and District branch, edited by Steve Plumridge. Judges were impressed by this magazine’s comprehensive brewery section, good use of campaigning and attractive layout that’s enhanced by its A4 format. Being one of the most active CAMRA branches is clearly reflected in this magazine, showcasing an impressive list of more than 30 contributors.  Gold: Beer Matters, Sheffield and District branch, edited by Andy Cullen. Judges described the magazine as well-presented with an interesting colour layout and reflects a busy, successful branch. From its simple but effective use of images in its table of contents to its great mixture of local pub and brewery news, well-written articles and national campaign information, judges praised the branch for maintaining a high standard 11 times a year.  Pictured: Catherine Tonry and Yorkshire regional director Kevin Keaveny</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">